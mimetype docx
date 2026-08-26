--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,121 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Complaints Mechanism of the Ministry of Immigration publishes results for September 2023 -December 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Complaints Mechanism of the Ministry of Immigration publishes results for September 2023 -December 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Complaints Mechanism of the Ministry of Immigration and Asylum is an innovative initiative for the protection of fundamental rights, implemented at the national level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Fundamental Rights Officer, which is reinforced by the Independent Office of the Fundamental Rights Officer, ensures the collection and preliminary assessment of complaints about alleged violations of fundamental rights of third-country nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the launch of the Complaints Mechanism on September 26, 2023, the platform has received more than 29,235 visits, while a total of 119 complaints have been submitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (10 January, 2025), Το Υπουργείο Μετανάστευσης και Ασύλου ενισχύει τη διαφάνεια και την προστασία των θεμελιωδών δικαιωμάτων [The Ministry of Immigration and Asylum strengthens transparency and the protection of fundamental rights],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/to-ypoyrgeio-metanasteysis-kai-asyloy-enischyei-ti-diafaneia-kai-tin-prostasia-ton-themeliodon-dikaiomaton/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59A954F6"/>
+    <w:nsid w:val="57D44DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/complaints-mechanism-ministry-immigration-publishes-results-september-2023" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/to-ypoyrgeio-metanasteysis-kai-asyloy-enischyei-ti-diafaneia-kai-tin-prostasia-ton-themeliodon-dikaiomaton/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>