--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,110 +13,101 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government issues call for warranted lawyers to represent applicants at appeal stage zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Government issues call for warranted lawyers to represent applicants at appeal stage</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Segoe UI&quot;" w:hAnsi="&quot;Segoe UI&quot;" w:eastAsia="&quot;Segoe UI&quot;" w:cs="&quot;Segoe UI&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">In light of the new legal provisions under the EU Pact on Migration and Asylum which will be applied as from June 2026, the Maltese Government is amending national legislation accordingly and has issued a call for warranted lawyers to represent appellants before the International Protection Appeals Tribunal and the Immigration Appeals Board. This includes appellants with rejected asylum or age assessment applications, appellants subject to detention or removal orders or those facing transfers under the Dublin III Regulation. According to the call, legal aid lawyers shall coordinate directly with the Migration Directorate at the Office of the Permanent Secretary within the Ministry of Home Affairs, Security and Employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (1 January, 2025), [ Expression of interest - provision of legal aid services],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://homeaffairs.gov.mt/legalaid/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -147,52 +138,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -245,187 +236,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E1BB12BD"/>
+    <w:nsid w:val="2D4D5D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,55 +678,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-issues-call-warranted-lawyers-represent-applicants-appeal-stage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/legalaid/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-issues-call-warranted-lawyers-represent-applicants-appeal-stage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/legalaid/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>