--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -22,97 +22,109 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Crossing Borders Among Prague Residents 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout 2025 the Association for Integration and Migration implemented the project ‘Crossing Borders Among Prague Residents 2025’. The aim of the project is to foster positive relations between foreigners and the majority society in the capital city of Prague. As part of the activities, school discussions are organized, where students engage in debates on the topics of migration and refugees with professionals from the Association and guests with migration experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Integration and Migration | Sdružení pro integraci a migraci (1 January, 2025), [Crossing Borders Among Prague Residents 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migrace.com/en/projekt/crossing-borders-among-prague-residents-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.01.2025</w:t>
       </w:r>
@@ -147,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -257,51 +269,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -414,51 +426,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F2A1F921"/>
+    <w:nsid w:val="34788BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +699,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/crossing-borders-among-prague-residents-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/projekt/crossing-borders-among-prague-residents-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/crossing-borders-among-prague-residents-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/projekt/crossing-borders-among-prague-residents-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>