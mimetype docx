--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Forum of Refugees publishes Annual Review for 2025 with the title ‘Participation under Pressure’ zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Forum of Refugees publishes Annual Review for 2025 with the title ‘Participation under Pressure’</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 2 January 2026, the Greek Forum of Refugees published its annual review for the year 2025. According to the press release accompanying the publication of the report, 2025 wan not easy to be a refugee- and migrant-led organisation in Greece: “Policies hardened toward deterrence. Public debate turned more hostile, with rising hate speech and scapegoating, while mainstream media largely shut out refugee and migrant representatives speaking about us, not with us. The space for civil society, especially refugee-led groups, kept shrinking in an openly hostile and threatening climate.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Forum of Refugees | Ελληνικό Φόρουμ Προσφύγων (2 January, 2026), [Participation Under Pressure – GFR Annual Review 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://refugees.gr/participation-under-pressure-gfr-annual-review-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5E451EB"/>
+    <w:nsid w:val="D0695AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-forum-refugees-publishes-annual-review-2025-title-participation-under" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugees.gr/participation-under-pressure-gfr-annual-review-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-forum-refugees-publishes-annual-review-2025-title-participation-under" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugees.gr/participation-under-pressure-gfr-annual-review-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>