--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Estonia to provide a reduced 2026 Solidarity Pool contribution and not participate in applicants' relocation zzzzzz</w:t>
+          <w:t xml:space="preserve">Estonia to provide a reduced 2026 Solidarity Pool contribution and not participate in applicants' relocation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the meeting of the EU Justice and Home Affairs Council, approval was given to the proposal by Minister of the Interior Igor Taro, according to which Estonia, in light of the large number of Ukrainian nationals it had already received, will contribute to the Solidarity Pool in 2026 in a reduced amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Interior noted that it was appropriate for Estonia’s efforts in receiving people displaced from Ukraine to be recognised and that, as a result, the country’s solidarity contribution would be reduced by half. Taro stated that, by agreement with the European Commission, Estonia would contribute financially in 2026 in a reduced amount and, where possible, with equipment and experts, but would not participate in relocation of applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Siseministeerium (8 December, 2025), Eesti toetab rändesurve all olevaid Euroopa riike rahaliselt, kuid põgenike ümberpaigutamises ei osale [Estonia supports European countries under migration pressure financially, but does not participate in refugee relocation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.siseministeerium.ee/uudised/eesti-toetab-randesurve-all-olevaid-euroopa-riike-rahaliselt-kuid-pogenike</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20003BFA"/>
+    <w:nsid w:val="D3150CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonia-provide-reduced-2026-solidarity-pool-contribution-and-not-participate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siseministeerium.ee/uudised/eesti-toetab-randesurve-all-olevaid-euroopa-riike-rahaliselt-kuid-pogenike" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>