--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -413,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3150CC4"/>
+    <w:nsid w:val="19D5902A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>