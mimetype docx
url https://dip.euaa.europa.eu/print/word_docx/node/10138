--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,114 +42,118 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia is bound by the recast Asylum Procedures Directive and has transposed its provisions through the Law on International and Temporary Protection | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on International and Temporary Protection | Zakon o međunarodnoj i privremenoj zaštiti </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on International and Temporary Protection | Zakon o međunarodnoj i privremenoj zaštiti </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border police I </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Granična policija</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Application at the border) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police station / Police administration I Policijska uprava /  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Policijska stanica</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or Reception Centre for Applicants for International Protection (Application on the territory)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All officials involved in the process of granting international protection and case workers are trained to work with minors and vulnerable groups. More experienced case workers are assigned to applications by vulnerable groups. </w:t>
       </w:r>
     </w:p>
@@ -243,135 +247,139 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">​A specialised reception facility for applicants with special needs is located in the town of Kutina. The centre, which has a capacity of 300 beds, is primarily intended to accommodate vulnerable individuals applying for international protection who require additional reception support and procedural safeguards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 54(7) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Vulnerable groups can be detained where it is established that such a form of accommodation is suitable for the applicant’s personal circumstances and needs, in particular with regard to their health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Foster Care Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Official Gazette 115/18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) that entered into force On 1 January 2019 provides for the possibility of unaccompanied children being accommodated in foster families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most unaccompanied minors have been placed in care facilities for children and young people. Those under the age of 14 are accommodated in children's homes, while those aged 14 and above are placed in Residential Child Care Institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure conducted in cases of doubt regarding the minority of an applicant for international protection is defined by Article 18 of the Law on International and Temporary Protection (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OG No.70/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior is the authority responsible for initiating and overseeing the age assessment procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
@@ -385,51 +393,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A programme of Croatian for preparatory classes for primary and secondary school students who do not speak Croatian or speak it insufficiently was adopted in 2011. This programme consists of an intensive 70-hour Croatian language course, delivered over a maximum of one academic year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2020, an </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance on health care standards for applicants for international protection and foreigners under temporary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> entered into force. among other matters, the Ordinance regulates the scope of health care provided to vulnerable applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reaching adulthood marks a cut-off point for certain forms of support and services. When unaccompanied minors (UAM) turn 18, they will be considered adults with regard to residence status at the time of reaching the age of majority. Some supports and services, such as attending school, may be provided to unaccompanied minors until the age 21. Guardians appointed to UAM cease to represent them once they reach the age of majority.</w:t>
       </w:r>
     </w:p>
@@ -441,116 +450,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UAM who are beneficiaries of international protection retain their legal status after reaching adulthood. They remain entitled to services provided under the Act on International and Temporary Protection. According to this Act, they have the right to accommodation in a reception facility for applicants for international protection and enjoy the same rights as adult applicants, such as the provision of adequate material reception conditions, health care, elementary and secondary education, legal counselling and free legal assistance, access to employment, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UAM who did not apply for international protection are entitled to services provided by the Social Welfare Act. Upon reaching adulthood, they have the right to accommodation within the social care system, financial assistance, medical care and other rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Source: EMN Ad hoc query on 2021.076  </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transition to adulthood</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 22 December 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 54(8) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the freedom of movement of an unaccompanied minor may be restricted by placement in a detention centre for foreigners, separately from adults, for the shortest possible duration, where it is established through an individual assessment that this form of accommodation is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International and Temporary Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> identifies vulnerable groups as persons divested of legal capacity, minors, unaccompanied minors, the elderly, seriously ill people, people with disabilities, pregnant women, single parents with minor children, people with mental disorders, victims of human trafficking, and victims of torture, rape or other psychological, physical and sexual violence (such as victims of female genital mutilation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law on International and Temporary Protection LITP includes special procedural and reception guarantees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specially trained police officers, employees of the Ministry of Interior and other competent bodies, identify special needs/vulnerabilities from the moment of the expression of intention to apply for international protection until the decision on the application (Article 15 LITP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -564,51 +576,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Officials of the Ministry of the Interior individually inform applicants about their rights and obligations in the Republic of Croatia within 15 days of their expressing the intention to apply for international protection, and prior to lodging a formal application. Applicants receive this information both orally and in writing, through an official interpreter, in their native language or in a language they understand. In addition, videos providing general information, as well as guidance on legal counselling, accommodation and daily life, health care, education, the legal framework, and cultural aspects of the local community, are available to applicants for international protection and other foreigners residing in Croatia in reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview is obligatory for all categories of applicants under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview may be postponed due to justified reasons (e.g. health or other justified reasons related to the persons' special procedural needs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Officials of the Department for the International Protection Procedure are trained on interviewing technics and interviewing vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -677,99 +690,104 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with no financial resources are provided with legal assistance upon request. Organizations dedicated to protecting the rights of refugees either provide legal assistance directly or collaborate with attorneys with whom the Ministry has agreements for free legal counselling. In addition, applicants receive written information about the availability of free legal assistance from representatives of UNHCR and other relevant organisations working to protect the rights of refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Protocol on the Treatment of Unaccompanied Children, adopted on 30 August 2018, aims to establish a robust and effective national system on procedures for unaccompanied children. The protocol also establishes an Interdepartmental Commission for the protection of Unaccompanied Minors (UAM) with the aim to improve inter-agency cooperation between state administration bodies and other stakeholders involved in the protection of unaccompanied children. The commission is composed of representatives of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry for Demography, Family, Youth and Social Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Science and Education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Health</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office for Human Rights and Rights of National Minorities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as well as international organisations engaged in the protection of the rights of the child or refugee rights, and civil society organisations dedicated to the protection of children's rights. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The police officer collects personal information and the reasons behind the arrival, registers the intention to apply for international protection, and contacts a professional provider of social services for children.</w:t>
       </w:r>
     </w:p>
@@ -847,51 +865,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All guarantees prescribed by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are applicable during the entire asylum procedure as well as Dublin procedures, and are individually applied. As a rule, UAM’s are not subject to the Dublin procedure, unless their family members which are in another Member State, can take care of them (as per the ruling of the European Court on transfers of UAM’s). A legal guardian is appointed immediately upon making application for international protection. Upon its registration, an unaccompanied child has to undergo medical examination. UAMs are prioritized in the relevant procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An unaccompanied minor shall attend the interview in person, accompanied by their appointed guardian. The application process for an unaccompanied minor shall be carried out by a Ministry of the Interior official who has received specialized training in working with children.</w:t>
       </w:r>
     </w:p>
@@ -928,51 +947,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All further steps in the process are taken only in the presence of the guardian. The procedure following an application by a UAM is conducted by an official from the Ministry of Interior trained to work with children. Applications by UAM have priority in decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Centre for Missing and Abused Children, in cooperation with the Osijek-Baranja County, adopted the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Action Plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Slavonian Heart for the Families of Ukraine” in 2022 which includes provision of legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1037,199 +1057,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Croatia</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BD80628"/>
+    <w:nsid w:val="0AD47941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1333,51 +1386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A57ABFFC"/>
+    <w:nsid w:val="B4EB6A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1613,51 +1666,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/zakon-o-medunarodnoj-i-privremenoj-zastiti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/granicna-policija/283259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policija.gov.hr/policijske-uprave/104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2018_12_115_2240.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_06_70_1328.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2020_03_28_658.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/system/files/2022-05/202176_transition_to_adulthood.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/Zakon-o-me%c4%91unarodnoj-i-privremenoj-za%c5%a1titi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdomsp.gov.hr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mzo.gov.hr/en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zdravstvo.gov.hr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravamanjina.gov.hr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/wp-content/uploads/2023/06/Croatian-Asylum-System-in-2022-national-report.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>