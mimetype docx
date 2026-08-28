--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -1238,51 +1238,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AD47941"/>
+    <w:nsid w:val="ECB2788C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1386,51 +1386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B4EB6A6E"/>
+    <w:nsid w:val="88419939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>