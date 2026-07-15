--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -3331,51 +3331,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3479,51 +3479,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE60CF17"/>
+    <w:nsid w:val="0CFCCACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3627,51 +3627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B4ECB37D"/>
+    <w:nsid w:val="882866BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3775,51 +3775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="175671C5"/>
+    <w:nsid w:val="8EA37FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3923,51 +3923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0BCE71EA"/>
+    <w:nsid w:val="7186F296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="48CD7C06"/>
+    <w:nsid w:val="7912F939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4219,51 +4219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AE9DB0FF"/>
+    <w:nsid w:val="DBFF4B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4367,51 +4367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="959BA43D"/>
+    <w:nsid w:val="BC721365"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>