--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -7,191 +7,861 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Croatia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Croatia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10054" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception System</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10055" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10056" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10057" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10058" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10059" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10060" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10061" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10064" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10066" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10067" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10069" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10072" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10073" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10074" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10077" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10078" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10080" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10081" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10082" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10083" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10084" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10085" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10086" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10087" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10088" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10089" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10090" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10091" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10092" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10093" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Croatia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Croatia is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law on International and Temporary Protection 70/2015 | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o međunarodnoj i privremenoj zaštiti 70/2015 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24/06/2015: Croatia transposed the recast Reception Conditions Directive by Law on International and Temporary Protection 70/2015 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o međunarodnoj i privremenoj zaštiti 70/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended by Laws on Amendments to the Law on International and Temporary Protection </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">33/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17/2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Zakon o izmjenama i dopunama Zakona o međunarodnoj i privremenoj zaštiti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">33/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -218,54 +888,55 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Service for the Reception and Accommodation of Applicants for International Protection under the authority of the Directorate for Immigration, Citizenship and Administrative Affairs of the Ministry of the Interior. The service is responsible for the reception and accommodation of all applicants for international protection in the Zagreb and Kutina reception centres. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Directorate for Borders of the Ministry of the Interior is responsible for the accommodation of irregular migrants and foreigners and operates the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception Centre for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To accommodate irregular migrants and foreigners, local police directorates operate two transit centres in Trilj and Tovarnik, located near the border with Serbia and Bosnia and Herzegovina.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -393,63 +1064,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception centres consist of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception centre for applicants for international protection in Zagreb: former Hotel Porin is a collective accommodation centre managed by the Service for the Reception and Accommodation of Applicants for International Protection where applicants are accommodated as soon as their application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception centre for applicants for international protection in Kutina: serves the same purpose as the centre in Zagreb but is primarily intended to accommodate vulnerable groups of applicants for international protection who need additional reception and procedural guarantees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -941,242 +1612,242 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception centre for applicants for international protection in Zagreb</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...90 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reception centre in Zagreb: all applicants for international protection who lack sufficient means of subsistence</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Reception centre in Kutina: vulnerable applicants for international protection</w:t>
+              <w:t xml:space="preserve">Reception centre for applicants for international protection in Kutina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Number of centres</w:t>
+              <w:t xml:space="preserve">Regime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">Open</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Capacity</w:t>
+              <w:t xml:space="preserve">Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Service for the Reception and Accommodation of Applicants for International Protection manages both reception centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reception centre in Zagreb: 600</w:t>
+              <w:t xml:space="preserve">Reception centre in Zagreb: all applicants for international protection who lack sufficient means of subsistence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reception centre in Kutina: vulnerable applicants for international protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reception centre in Zagreb: 600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception centre in Kutina: 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1673,104 +2344,108 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the reception centre in Zagreb, families, single women and vulnerable groups are accommodated in separate premises, while single men are housed in a different area of the facility. The centre in Kutina is primarily intended to accommodate applicants with special needs/vulnerabilities who need additional reception and procedural guarantees. Both centres have NGOs staff and trained specialists who provide psychosocial support to applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foster Care Act (OG No 115/18)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> allows unaccompanied children to be placed in foster families. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of human trafficking, torture or other forms of violence:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accommodation for victims of trafficking is provided</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the National Shelter for Adult Victims of Trafficking and the National Shelter for Children Victims of Trafficking. Shelter locations and all treatment of victims of trafficking are confidential. The shelters are managed by civil society organisations that meet the legal requirements to provide temporary accommodation to children and adult victims of trafficking, as prescribed by the Ordinance on Minimum Conditions for the Provision of Social Services (OG </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">40/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">66/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a victim needs access to certain services within the programme, they are referred to a person specially designated to trafficking victims in that area of service (e.g. a designated person in the Employment Bureau) in order to minimise the victim’s exposure. Professional associates in social care centres, coordinators and employees of shelters for victims of trafficking within the social welfare system are obliged to treat all data related to victims as a professional secret.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants with disabilities and special health needs:</w:t>
       </w:r>
@@ -1820,54 +2495,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are defined by Article 55 of the Law on International and Temporary Protection (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). They include accommodation in the reception centre, food and clothing provided in kind, reimbursement of travel costs incurred for the purpose of the asylum procedure, and financial assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2040,54 +2716,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision on the Amount of Financial Assistance for Applicants for International Protection</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> establishes that the amount of financial assistance to applicants placed in the reception centre is HRK 100 per month (approximately EUR 13.3) when they do not own valuable items or their monthly funds do not exceed 20% of the base amount used to determine financial assistance for maintenance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
@@ -2141,63 +2818,63 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ordinance on healthcare standards for applicants for international protection and foreigners under temporary protection regulates initial and supplementary medical examinations and the scope of healthcare for applicants for international protection with special reception needs. The ordinance lists the different vulnerable groups who are entitled to healthcare: persons deprived of legal capacity, children, unaccompanied children, elderly and infirm persons, seriously ill persons, persons with disabilities, pregnant women, single parents with a minor child, people with mental disabilities and victims of human trafficking, victims of torture, rape or other psychological, physical and sexual violence, such as victims of female genital mutilation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These categories of persons have a right to psychosocial support and assistance in appropriate institutions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A pregnant woman or a parturient woman requiring monitoring of pregnancy and childbirth is entitled to healthcare to the same extent as a person insured under compulsory health insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children up to the age of 18 are guaranteed full access to healthcare in accordance with legislation governing the right to healthcare under compulsory health insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations during reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information and counselling</w:t>
       </w:r>
     </w:p>
@@ -2228,114 +2905,120 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An official of the Ministry of the Interior individually informs an applicant about their rights and obligations in Croatia, within 15 days of expressing their intention to apply for international protection and prior to lodging the formal application. Applicants receive information, both orally and in writing, from an official interpreter, in the applicant's native language or in a language they can understand. In addition, videos are available in reception centres for applicants for international protection and foreigners residing in Croatia that provide </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">general information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and information on legal counselling, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">accommodation and daily life</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">healthcare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">education</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">legal framework</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cultural features in the local community</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
@@ -2427,186 +3110,188 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assignment of a particular area of residence to applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 54(1) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants for international protection have the right to freedom of movement within the territory of Croatia but are obliged to notify the ministry if they intend to leave their registered address for more than 24 hours. Article 54(2) of the LITP regulates the restrictions on the freedom of movement, where deemed necessary, in order to: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Determine the facts and circumstances on which the application for international protection is based, especially if there is a risk of absconding;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Establish the identity or nationality of the applicant;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Safeguard national security or public order;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prevent the spread of infectious diseases;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prevent endangering the lives of individuals or damaging property;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ensure compliance with the conditions of international protection; or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If it can be reasonably assumed that the applicant has submitted an application for international protection in order to delay or hinder the implementation of an expulsion or return decision made after a forced removal procedure.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 54(7) of the LITP states that the freedom of vulnerable applicants may be restricted by placement in a reception centre for foreigners based on an individual assessment, if deemed appropriate considering their personal circumstances, needs and health situation. Article 54(8) outlines that the freedom of unaccompanied minors may be restricted by placement in a reception centre for foreigners, separately from adults, for the shortest duration possible, if deemed necessary based on an individual assessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reporting obligations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">As established by the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinance on the realisation of material reception conditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Official Gazette, No 135/15 and 61/19), an applicant is permitted to stay outside of the reception centre for more than 24 hours with prior approval from the reception centre, for a maximum duration of 15 days. In such cases, the resident retains an assigned room within the facility. The applicant must submit a request for approval of absence to the reception officer at least 2 days before the intended absence. The authority may, based on an individual assessment, deny the request, in which case it will issue a written decision. In addition, an entry/exit system is also in place in the reception centres to record absences and other information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Employment and vocational training</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2633,54 +3318,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 61 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> regulates the modalities to access employment for applicants for international protection. Applicants can access the labour market 3 months after lodging an application for international protection. This right ceases once a final decision on the application is issued.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
@@ -3053,66 +3739,68 @@
         <w:t xml:space="preserve">After undergoing a hygiene and medical examination and submitting an application for international protection, applicants may, with the prior consent of the ministry, reside at their own expense at any address in Croatia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In such cases, applicants must submit a certified copy of a lease agreement or a certified statement by the property owner confirming that they will accommodate the applicant and ensure an adequate standard of living, or a title deed if the applicant is the owner of the property in which they intend to reside, or a hotel reservation if the applicant is accommodated in a hotel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 December 2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, asylum seekers and beneficiaries of subsidiary protection are entitled to accommodation if they lack the financial means or property to support themselves. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the centre determines that the asylum seeker has funds or property sufficient to cover accommodation, the decision recognising the right to accommodation will determine that the asylum seeker must contribute to the accommodation costs by making payments to the account of the Central State Office for Reconstruction and Housing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
@@ -3125,104 +3813,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As specified in Article 4 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance on the realisation of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Official Gazette, Nos 135/15 and 61/19), material reception conditions may be reduced or withdrawn if the applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Does not reside in the reception centre where accommodation has been provided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is absent from the reception centre for more than 24 hours without authorisation from the centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Violates the provisions of the house rules of the reception centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possesses sufficient means to maintain an appropriate standard of living.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision to reduce or withdraw material reception conditions is based on an individual assessment, with particular consideration given to the applicant's personal circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3233,52 +3922,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ministry also has the right to request repayment of the costs of accommodation, including material damage incurred, if the applicant possesses sufficient means to maintain an appropriate standard of living or violates the provisions of the house rules of the reception centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The sanction decision may be appealed before the Administrative Court within 8 days from the date on which the decision is notified.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3331,199 +4020,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CFCCACC"/>
+    <w:nsid w:val="04CD8467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3627,51 +4349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="882866BA"/>
+    <w:nsid w:val="9831F9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3775,51 +4497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8EA37FB0"/>
+    <w:nsid w:val="6914DD63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3923,51 +4645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7186F296"/>
+    <w:nsid w:val="973491D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7912F939"/>
+    <w:nsid w:val="1DD1EE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4219,51 +4941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DBFF4B31"/>
+    <w:nsid w:val="30746CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4367,51 +5089,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BC721365"/>
+    <w:nsid w:val="E976A561"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="2F3EF878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,50 +5404,53 @@
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4658,55 +5531,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_06_70_1328.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/full/2017_12_127_2880.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/full/2023_03_33_581.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2025_02_17_161.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/Ustroj/Uprava%20za%20imigraciju%2c%20dr%C5%BEavljanstva%20i%20upravne%20poslove/Sektor%20za%20strance%20i%20me%C4%91unarodnu%20za%C5%A1titu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2018_12_115_2240.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/emn-ies/en/node/43248/webform-results" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2014_03_40_712.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_06_66_1277.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/zakon-o-medunarodnoj-i-privremenoj-zastiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/cms.htm?id=15579#:~:text=Ovom%20se%20Odlukom%20utvr%C4%91uje%20visina%20iznosa%20nov%C4%8Dane%20pomo%C4%87i,20%25%20osnovice%20na%20temelju%20koje%20se%20utvr%C4%91uje%20visin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EaAdVOVz8oA&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xRZ7KOnLt3I&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dlKdctHi2kE&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2wyq9OSujfo&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=abJRVMTuOrE&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MV1meerura4&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_12_135_2541.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2017_12_127_2880.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10058" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_06_70_1328.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/full/2017_12_127_2880.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/full/2023_03_33_581.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2025_02_17_161.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/Ustroj/Uprava%20za%20imigraciju%2c%20dr%C5%BEavljanstva%20i%20upravne%20poslove/Sektor%20za%20strance%20i%20me%C4%91unarodnu%20za%C5%A1titu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2018_12_115_2240.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/emn-ies/en/node/43248/webform-results" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2014_03_40_712.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_06_66_1277.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/zakon-o-medunarodnoj-i-privremenoj-zastiti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/cms.htm?id=15579#:~:text=Ovom%20se%20Odlukom%20utvr%C4%91uje%20visina%20iznosa%20nov%C4%8Dane%20pomo%C4%87i,20%25%20osnovice%20na%20temelju%20koje%20se%20utvr%C4%91uje%20visin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EaAdVOVz8oA&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xRZ7KOnLt3I&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dlKdctHi2kE&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2wyq9OSujfo&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=abJRVMTuOrE&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MV1meerura4&amp;list=PL6c8ILt6diq-f6JG8DW3IfmHdGBNLUQrY&amp;index=7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2015_12_135_2541.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodne-novine.nn.hr/clanci/sluzbeni/2017_12_127_2880.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>